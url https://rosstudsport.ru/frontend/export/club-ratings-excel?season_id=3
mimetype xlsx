--- v1 (2026-03-04)
+++ v2 (2026-07-03)
@@ -9,98 +9,98 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="163" uniqueCount="163">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="162">
   <si>
     <t>Рейтинг клубов - 2022-2023</t>
   </si>
   <si>
     <t>Сезон:</t>
   </si>
   <si>
     <t>2022-2023</t>
   </si>
   <si>
     <t>Даты сезона:</t>
   </si>
   <si>
     <t xml:space="preserve">01 сентября 2022 - 01 сентября 2023 </t>
   </si>
   <si>
     <t>Клуб:</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>Вид спорта:</t>
   </si>
   <si>
     <t>Рейтинг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Клуб</t>
   </si>
   <si>
     <t>Лучший ССК (учебный период)</t>
   </si>
   <si>
     <t>Лучший ССК (летний период)</t>
   </si>
   <si>
     <t>Чемпионат АССК</t>
   </si>
   <si>
     <t>Итог</t>
   </si>
   <si>
-    <t>РязГМУ</t>
+    <t xml:space="preserve">РязГМУ </t>
   </si>
   <si>
     <t>Сенатор</t>
   </si>
   <si>
     <t>Буревестник</t>
   </si>
   <si>
     <t>Альянс</t>
   </si>
   <si>
     <t>Хищные бобры</t>
   </si>
   <si>
     <t>Казанские Юлбарсы</t>
   </si>
   <si>
     <t>КАИ-Зилант</t>
   </si>
   <si>
     <t>ЮФУ</t>
   </si>
   <si>
     <t>Тандем</t>
   </si>
@@ -407,51 +407,51 @@
   <si>
     <t>Сапсан</t>
   </si>
   <si>
     <t xml:space="preserve">Медик </t>
   </si>
   <si>
     <t>Студенческий спортивный клуб СИНХ</t>
   </si>
   <si>
     <t>К-9</t>
   </si>
   <si>
     <t xml:space="preserve">Импульс </t>
   </si>
   <si>
     <t>Атом</t>
   </si>
   <si>
     <t>Бицепс</t>
   </si>
   <si>
     <t>Золотой Орёл</t>
   </si>
   <si>
-    <t>Архар</t>
+    <t>Багатур</t>
   </si>
   <si>
     <t>НТГСПИ</t>
   </si>
   <si>
     <t xml:space="preserve">Энергия  </t>
   </si>
   <si>
     <t>Геолог</t>
   </si>
   <si>
     <t>Акулы</t>
   </si>
   <si>
     <t>Sportage</t>
   </si>
   <si>
     <t>Комета</t>
   </si>
   <si>
     <t>Пятигорские орлы</t>
   </si>
   <si>
     <t>Медик</t>
   </si>
@@ -489,53 +489,50 @@
     <t>Аспид</t>
   </si>
   <si>
     <t>Папоротник</t>
   </si>
   <si>
     <t>Сибирские Хаски</t>
   </si>
   <si>
     <t>ЛеММУры</t>
   </si>
   <si>
     <t>ПГУ им. Шолом-Алейхема</t>
   </si>
   <si>
     <t>Техно Волки</t>
   </si>
   <si>
     <t>Старт</t>
   </si>
   <si>
     <t>ССК Речник</t>
   </si>
   <si>
     <t>Медведи</t>
-  </si>
-[...1 lines deleted...]
-    <t>Студенческий Спортивный "Буревестник"</t>
   </si>
   <si>
     <t>ПТПСМ</t>
   </si>
   <si>
     <t>Псковские барсы</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Calibri"/>
@@ -3646,91 +3643,91 @@
     <row r="156">
       <c r="A156">
         <v>150</v>
       </c>
       <c r="B156" t="s">
         <v>159</v>
       </c>
       <c r="C156">
         <v>0</v>
       </c>
       <c r="D156">
         <v>0</v>
       </c>
       <c r="E156">
         <v>16</v>
       </c>
       <c r="F156">
         <v>16</v>
       </c>
     </row>
     <row r="157">
       <c r="A157">
         <v>151</v>
       </c>
       <c r="B157" t="s">
-        <v>160</v>
+        <v>17</v>
       </c>
       <c r="C157">
         <v>0</v>
       </c>
       <c r="D157">
         <v>0</v>
       </c>
       <c r="E157">
         <v>405</v>
       </c>
       <c r="F157">
         <v>405</v>
       </c>
     </row>
     <row r="158">
       <c r="A158">
         <v>152</v>
       </c>
       <c r="B158" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="C158">
         <v>20</v>
       </c>
       <c r="D158">
         <v>0</v>
       </c>
       <c r="E158">
         <v>0</v>
       </c>
       <c r="F158">
         <v>20</v>
       </c>
     </row>
     <row r="159">
       <c r="A159">
         <v>153</v>
       </c>
       <c r="B159" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="C159">
         <v>20</v>
       </c>
       <c r="D159">
         <v>0</v>
       </c>
       <c r="E159">
         <v>0</v>
       </c>
       <c r="F159">
         <v>20</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A6:F6"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>