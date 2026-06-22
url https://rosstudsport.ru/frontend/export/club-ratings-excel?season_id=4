--- v1 (2026-03-15)
+++ v2 (2026-06-22)
@@ -56,51 +56,51 @@
   <si>
     <t>Вид спорта:</t>
   </si>
   <si>
     <t>Рейтинг</t>
   </si>
   <si>
     <t>Место</t>
   </si>
   <si>
     <t>Клуб</t>
   </si>
   <si>
     <t>Лучший ССК (учебный период)</t>
   </si>
   <si>
     <t>Лучший ССК (летний период)</t>
   </si>
   <si>
     <t>Чемпионат АССК</t>
   </si>
   <si>
     <t>Итог</t>
   </si>
   <si>
-    <t>РязГМУ</t>
+    <t xml:space="preserve">РязГМУ </t>
   </si>
   <si>
     <t>Кронверкские барсы</t>
   </si>
   <si>
     <t>Гвардия</t>
   </si>
   <si>
     <t>Хищные бобры</t>
   </si>
   <si>
     <t>Тандем</t>
   </si>
   <si>
     <t>Олимп</t>
   </si>
   <si>
     <t>Альянс</t>
   </si>
   <si>
     <t>Альтернатива</t>
   </si>
   <si>
     <t>Казак</t>
   </si>
@@ -362,51 +362,51 @@
   <si>
     <t>Бурые медведи</t>
   </si>
   <si>
     <t>Сапсан</t>
   </si>
   <si>
     <t>Псковские барсы</t>
   </si>
   <si>
     <t xml:space="preserve">Импульс </t>
   </si>
   <si>
     <t>Планета-Университет</t>
   </si>
   <si>
     <t>КомПАС</t>
   </si>
   <si>
     <t>Феникс</t>
   </si>
   <si>
     <t>Медведь</t>
   </si>
   <si>
-    <t>Архар</t>
+    <t>Багатур</t>
   </si>
   <si>
     <t>Пульс</t>
   </si>
   <si>
     <t>Сибирские Хаски</t>
   </si>
   <si>
     <t>КЭП</t>
   </si>
   <si>
     <t>Грифоны</t>
   </si>
   <si>
     <t xml:space="preserve">Энергия  </t>
   </si>
   <si>
     <t>КГБ ПОУ «Хабаровский технический колледж»</t>
   </si>
   <si>
     <t>СКИФ</t>
   </si>
   <si>
     <t>Столичные носороги</t>
   </si>